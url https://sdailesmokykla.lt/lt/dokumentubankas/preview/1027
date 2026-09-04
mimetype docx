--- v0 (2025-10-09)
+++ v1 (2026-09-04)
@@ -1,38 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2DD7CBCB" w14:textId="6077C9C5" w:rsidR="007F77FC" w:rsidRPr="007F77FC" w:rsidRDefault="007F77FC" w:rsidP="007F77FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F77FC">
@@ -82,84 +79,76 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (globėjo / rūpintojo)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51166">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> vardas, pavardė didžiosiomis raidėmis)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C1261D" w14:textId="77777777" w:rsidR="00533B79" w:rsidRPr="007F77FC" w:rsidRDefault="00533B79" w:rsidP="007F77FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="065CCC48" w14:textId="7E541A76" w:rsidR="007F77FC" w:rsidRPr="007F77FC" w:rsidRDefault="007F77FC" w:rsidP="0037731C">
+    <w:p w14:paraId="065CCC48" w14:textId="645D5BE0" w:rsidR="007F77FC" w:rsidRPr="007F77FC" w:rsidRDefault="007F77FC" w:rsidP="0037731C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F77FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tel. Nr.:</w:t>
       </w:r>
-      <w:r w:rsidR="004F1D66">
-[...7 lines deleted...]
-      <w:r w:rsidR="00AD69F3">
+      <w:r w:rsidR="00400081">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>+370 6</w:t>
+        <w:t>+370</w:t>
       </w:r>
       <w:r w:rsidRPr="007F77FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">__________________; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F77FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El. paštas: _____________________________________</w:t>
       </w:r>
@@ -329,83 +318,83 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IMTI</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD3A54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Į DAILĖS MOKYKLĄ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA9C349" w14:textId="77777777" w:rsidR="000B476E" w:rsidRPr="00F5212E" w:rsidRDefault="000B476E" w:rsidP="00387220">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21B57E98" w14:textId="20C24D44" w:rsidR="000B476E" w:rsidRPr="00F5212E" w:rsidRDefault="005A205F" w:rsidP="00387220">
+    <w:p w14:paraId="21B57E98" w14:textId="2EC55845" w:rsidR="000B476E" w:rsidRPr="00F5212E" w:rsidRDefault="005A205F" w:rsidP="00387220">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5212E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00B50C00" w:rsidRPr="00F5212E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="005C5D1E">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="0057311C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00AE513F" w:rsidRPr="00F5212E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B476E" w:rsidRPr="00F5212E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">m. </w:t>
       </w:r>
       <w:r w:rsidR="0082799E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
@@ -560,211 +549,217 @@
       </w:r>
       <w:r w:rsidR="00844BB4" w:rsidRPr="00B4134B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0B92" w:rsidRPr="009B0B92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(vardas, pavardė</w:t>
       </w:r>
       <w:r w:rsidR="009B0B92" w:rsidRPr="009B0B92">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49562ADE" w14:textId="77777777" w:rsidR="004635B3" w:rsidRDefault="0060717D" w:rsidP="00EC66A5">
+    <w:p w14:paraId="49562ADE" w14:textId="3134318F" w:rsidR="004635B3" w:rsidRDefault="0060717D" w:rsidP="00EC66A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidR="0043101B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="009500C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00331653">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
+      <w:r w:rsidR="0057311C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, _________________________________________________</w:t>
+        <w:t>, _______________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00B87855">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="00C574E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="004635B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>______________</w:t>
+        <w:t>____________</w:t>
       </w:r>
       <w:r w:rsidR="00B87855">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00E24B70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE9227A" w14:textId="4ECFC7D9" w:rsidR="004635B3" w:rsidRPr="00F31456" w:rsidRDefault="004635B3" w:rsidP="00F31456">
+    <w:p w14:paraId="5BE9227A" w14:textId="189E6340" w:rsidR="004635B3" w:rsidRPr="00F31456" w:rsidRDefault="004635B3" w:rsidP="00F31456">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B476E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="000B476E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000B476E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">vaiko gimimo </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">vaiko </w:t>
+      </w:r>
+      <w:r w:rsidR="0057311C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>data</w:t>
+        <w:t>asmens kodas</w:t>
       </w:r>
       <w:r w:rsidRPr="000B476E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0060717D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                      </w:t>
       </w:r>
       <w:r w:rsidRPr="000B476E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bendrojo lavinimo mokykla, klasė</w:t>
       </w:r>
       <w:r w:rsidRPr="000B476E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F09A0EA" w14:textId="2F383A96" w:rsidR="000B476E" w:rsidRPr="004635B3" w:rsidRDefault="00E24B70" w:rsidP="004635B3">
+    <w:p w14:paraId="1F09A0EA" w14:textId="121C3D45" w:rsidR="000B476E" w:rsidRPr="004635B3" w:rsidRDefault="00E24B70" w:rsidP="004635B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E24B70">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytis į dailės</w:t>
       </w:r>
       <w:r w:rsidR="004635B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -777,224 +772,192 @@
       </w:r>
       <w:r w:rsidR="0060717D" w:rsidRPr="0060717D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>okykl</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ą pagal</w:t>
       </w:r>
       <w:r w:rsidR="009500C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E722AC" w:rsidRPr="00E722AC">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="0057311C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>____________  _</w:t>
+      </w:r>
+      <w:r w:rsidR="00677187">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dailės ugdymo programą </w:t>
       </w:r>
       <w:r w:rsidR="0060717D" w:rsidRPr="0060717D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nuo </w:t>
       </w:r>
       <w:r w:rsidR="0060717D" w:rsidRPr="006E5F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00D80B46" w:rsidRPr="006E5F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="005C5D1E" w:rsidRPr="005C5D1E">
+      <w:r w:rsidR="0057311C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E25E48">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0060717D" w:rsidRPr="006E5F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0060717D" w:rsidRPr="006E5F7F">
+        <w:t xml:space="preserve"> m.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC54E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>m</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0060717D" w:rsidRPr="004E080C">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0057311C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00786C7E" w:rsidRPr="004E080C">
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="000B4FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="0060717D" w:rsidRPr="008C52BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E7D12E" w14:textId="77777777" w:rsidR="009269D5" w:rsidRPr="009269D5" w:rsidRDefault="009269D5" w:rsidP="009F2736">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="5529"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009269D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Patvirtinu</w:t>
       </w:r>
       <w:r w:rsidRPr="009269D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, kad pateikti duomenys yra teisingi ir esu tinkamai informuotas (-a) apie asmens duomenų tvarkymą.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1E806C" w14:textId="077AD255" w:rsidR="009269D5" w:rsidRPr="009269D5" w:rsidRDefault="009269D5" w:rsidP="0015254D">
+    <w:p w14:paraId="4A1E806C" w14:textId="74EB914A" w:rsidR="009269D5" w:rsidRPr="009269D5" w:rsidRDefault="009269D5" w:rsidP="0015254D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055433F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Patvirtinu</w:t>
       </w:r>
       <w:r w:rsidRPr="0055433F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1019,115 +982,171 @@
         <w:t>usi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BE14C9" w:rsidRPr="0055433F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0055433F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> su </w:t>
       </w:r>
       <w:r w:rsidR="0015254D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mokinių (vaikų) priėmimo į Šiaulių miesto savivaldybės mokyklas, vykdančias neformaliojo mokinių (vaikų) švietimo programas, tva</w:t>
+        <w:t xml:space="preserve">Mokinių (vaikų) priėmimo į Šiaulių miesto savivaldybės mokyklas, vykdančias </w:t>
+      </w:r>
+      <w:r w:rsidR="0034005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mokinių (vaikų) </w:t>
+      </w:r>
+      <w:r w:rsidR="0015254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neformaliojo švietimo </w:t>
+      </w:r>
+      <w:r w:rsidR="0034005D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ir formalųjį švietimą papildančio ugdymo </w:t>
+      </w:r>
+      <w:r w:rsidR="0015254D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>programas, tva</w:t>
       </w:r>
       <w:r w:rsidR="0015254D" w:rsidRPr="0015254D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rkos aprašu, </w:t>
       </w:r>
       <w:r w:rsidRPr="0015254D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">patvirtintu Šiaulių miesto savivaldybės tarybos </w:t>
       </w:r>
       <w:r w:rsidR="0015254D" w:rsidRPr="0015254D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2021</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0057311C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="0015254D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> m. </w:t>
       </w:r>
+      <w:r w:rsidR="0057311C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>liepos</w:t>
+      </w:r>
       <w:r w:rsidR="0015254D" w:rsidRPr="0015254D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>balandžio 1</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057311C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0015254D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> d. sprendimu Nr</w:t>
       </w:r>
       <w:r w:rsidRPr="009E01FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. T-</w:t>
       </w:r>
-      <w:r w:rsidR="009E01FE" w:rsidRPr="009E01FE">
-[...5 lines deleted...]
-        <w:t>89</w:t>
+      <w:r w:rsidR="0057311C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>236</w:t>
       </w:r>
       <w:r w:rsidRPr="009E01FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C169FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aktuali redakcija</w:t>
       </w:r>
       <w:r w:rsidRPr="009E01FE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
@@ -1296,51 +1315,51 @@
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>už vaikų papildomą ugdymą dailės mokykloje mok</w:t>
       </w:r>
       <w:r w:rsidR="00F54D92">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="030303"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>esčio dydis yra</w:t>
       </w:r>
       <w:r w:rsidR="003535F7" w:rsidRPr="003535F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="030303"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048685E1" w14:textId="3A79C005" w:rsidR="00E669FA" w:rsidRPr="00E669FA" w:rsidRDefault="0068154D" w:rsidP="00E669FA">
+    <w:p w14:paraId="048685E1" w14:textId="5ECC0D0D" w:rsidR="00E669FA" w:rsidRPr="00E669FA" w:rsidRDefault="0068154D" w:rsidP="00E669FA">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mokantis pagal </w:t>
@@ -1377,88 +1396,88 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>dailės ugdymo program</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk131060429"/>
       <w:r w:rsidR="00620493">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="003535F7" w:rsidRPr="00140CAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="006B254E">
+      <w:r w:rsidR="00400081">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="004F6D40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003535F7" w:rsidRPr="00140CAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>00 Eur / mėn.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2649A217" w14:textId="610D9E22" w:rsidR="003535F7" w:rsidRDefault="00E31F44" w:rsidP="00140CAA">
+    <w:p w14:paraId="2649A217" w14:textId="6CB8A785" w:rsidR="003535F7" w:rsidRDefault="00E31F44" w:rsidP="00140CAA">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk130999867"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1477,89 +1496,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>radinio dailės ugdymo program</w:t>
       </w:r>
       <w:r w:rsidR="00620493">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r w:rsidR="003535F7" w:rsidRPr="00140CAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 1</w:t>
       </w:r>
-      <w:r w:rsidR="006B254E">
+      <w:r w:rsidR="00400081">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="004F6D40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="003535F7" w:rsidRPr="00140CAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>00 Eur / mėn.</w:t>
       </w:r>
       <w:r w:rsidR="00E669FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="6F894BFC" w14:textId="775A8791" w:rsidR="00E669FA" w:rsidRDefault="00E669FA" w:rsidP="00E669FA">
+    <w:p w14:paraId="6F894BFC" w14:textId="203051D5" w:rsidR="00E669FA" w:rsidRDefault="00E669FA" w:rsidP="00E669FA">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mokantis pagal </w:t>
@@ -1577,88 +1596,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>agrindinio dailės ugdymo program</w:t>
       </w:r>
       <w:r w:rsidR="00620493">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r w:rsidRPr="00140CAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 1</w:t>
       </w:r>
-      <w:r w:rsidR="006B254E">
+      <w:r w:rsidR="00400081">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="004F6D40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00140CAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>00 Eur / mėn.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C76ED0" w14:textId="7FE7F66A" w:rsidR="00E669FA" w:rsidRPr="00E669FA" w:rsidRDefault="00E669FA" w:rsidP="00E669FA">
+    <w:p w14:paraId="66C76ED0" w14:textId="7A405CFB" w:rsidR="00E669FA" w:rsidRPr="00E669FA" w:rsidRDefault="00E669FA" w:rsidP="00E669FA">
       <w:pPr>
         <w:pStyle w:val="Sraopastraipa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="11"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mokantis pagal </w:t>
@@ -1676,51 +1695,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> dailės ugdymo program</w:t>
       </w:r>
       <w:r w:rsidR="00620493">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r w:rsidRPr="00140CAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="006B254E">
+      <w:r w:rsidR="00400081">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="004F6D40">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00140CAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>00 Eur / mėn.</w:t>
@@ -1811,51 +1830,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EF1854E" w14:textId="56643D49" w:rsidR="00647535" w:rsidRPr="00413FAB" w:rsidRDefault="00412821" w:rsidP="00374067">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413FAB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRIDEDAMI DOKUMENTAI:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EB273D" w14:textId="79B17801" w:rsidR="00E82436" w:rsidRDefault="00E82436" w:rsidP="00E82436">
+    <w:p w14:paraId="52EB273D" w14:textId="06148FC2" w:rsidR="00E82436" w:rsidRDefault="00E82436" w:rsidP="00E82436">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="030303"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658239" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E69BD7F" wp14:editId="442064DB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>376811</wp:posOffset>
@@ -1895,103 +1914,103 @@
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:rect w14:anchorId="72F92CC4" id="Stačiakampis 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.65pt;margin-top:3.65pt;width:12.35pt;height:10.7pt;z-index:-251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1yL5jiQIAAI4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nSdcEcYqgRYcB&#10;RVu0HXpWZCkWIIuapMTJfv0o+SNtF+wwLAeFMslH8onk4mpfa7ITziswBc3PRpQIw6FUZlPQHy+3&#10;Xy4p8YGZkmkwoqAH4enV8vOnRWPnYgwV6FI4giDGzxtb0CoEO88yzytRM38GVhhUSnA1C3h1m6x0&#10;rEH0Wmfj0egia8CV1gEX3uPXm1ZJlwlfSsHDg5ReBKILirmFdLp0ruOZLRdsvnHMVop3abB/yKJm&#10;ymDQAeqGBUa2Tv0BVSvuwIMMZxzqDKRUXKQasJp89KGa54pZkWpBcrwdaPL/D5bf757to0MaGuvn&#10;HsVYxV66Ov5jfmSfyDoMZIl9IBw/5tOL2WRGCUdVfj69nCUys6OzdT58E1CTKBTU4VskitjuzgcM&#10;iKa9SYzlQavyVmmdLvH9xbV2ZMfw5dabPL4Ueryz0oY0Bb04n44S8Dtd6qAjQtifQEA8bRD2WHqS&#10;wkGLmIQ2T0ISVWKx4zbA+6wY58KEvFVVrBRtstMR/vp0e4+UfAKMyBLLHLA7gN6yBemx26o7++gq&#10;UlMPzl3lf3MePFJkMGFwrpUBd6oyjVV1kVv7nqSWmsjSGsrDoyMO2pHylt8qfOc75sMjczhDOG24&#10;F8IDHlIDvhN0EiUVuF+nvkd7bG3UUtLgTBbU/9wyJyjR3w02/SyfTOIQp8tk+nWMF/dWs36rMdv6&#10;GrB5ctxAlicx2gfdi9JB/YrrYxWjoooZjrELyoPrL9eh3RW4gLhYrZIZDq5l4c48Wx7BI6uxj1/2&#10;r8zZrtkDTsk99PPL5h96vrWNngZW2wBSpYE48trxjUOfGqdbUHGrvL0nq+MaXf4GAAD//wMAUEsD&#10;BBQABgAIAAAAIQDaIjEg3wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qEMpbQjZVICEOFCktgFxdeMliRqvS+y2ga9nOcFptJrRzNt8PrhOHagPrWeEy1ECirjytuUa4bV8&#10;vEhBhWjYms4zIXxRgHlxepKbzPojr+iwjrWSEg6ZQWhi3GVah6ohZ8LI74jF+/C9M1HOvta2N0cp&#10;d50eJ8lUO9OyLDRmRw8NVdv13iHEZfk52fpk+vZ8v3wqF+/2exVfEM/PhrtbUJGG+BeGX3xBh0KY&#10;Nn7PNqgO4frmSpIIMxGx04l8tkEYpzPQRa7/4xc/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAPXIvmOJAgAAjgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhANoiMSDfAAAABgEAAA8AAAAAAAAAAAAAAAAA4wQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" fillcolor="white [3212]" strokecolor="black [3213]" strokeweight=".5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00FB2442">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82436">
+      <w:r w:rsidR="0057311C">
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t></w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82436">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB2442">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vaiko tapatybę patvirtinančio dokumento (</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB2442">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="030303"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
         <w:t>gimimo liudijimo arba paso) kopija;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B0B1A1" w14:textId="1D7CE483" w:rsidR="00E82436" w:rsidRPr="007810E7" w:rsidRDefault="00E82436" w:rsidP="00E82436">
+    <w:p w14:paraId="78B0B1A1" w14:textId="541C1A3D" w:rsidR="00E82436" w:rsidRPr="007810E7" w:rsidRDefault="00E82436" w:rsidP="00E82436">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="030303"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50B7BA6D" wp14:editId="552CF477">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>376555</wp:posOffset>
@@ -2024,85 +2043,94 @@
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:rect w14:anchorId="1AD6AD3A" id="Stačiakampis 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.65pt;margin-top:1.55pt;width:12.85pt;height:9.65pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBR/zw+YwIAAO0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X52kbdYadYqgRYYB&#10;RVugHXpmZCk2IImapMTJfv0o2U3Sx2mYDwopUnx8/Jir663RbCN9aNFWfHwy4kxagXVrVxX/9bz4&#10;dsFZiGBr0GhlxXcy8OvZ1y9XnSvlBBvUtfSMgthQdq7iTYyuLIogGmkgnKCTlowKvYFIql8VtYeO&#10;ohtdTEajadGhr51HIUOg29veyGc5vlJSxAelgoxMV5xqi/n0+Vyms5hdQbny4JpWDGXAP1RhoLWU&#10;dB/qFiKwtW8/hDKt8BhQxROBpkClWiFzD9TNePSum6cGnMy9EDjB7WEK/y+suN88uUdPMHQulIHE&#10;1MVWeZN+qT62zWDt9mDJbWSCLsfT09PzKWeCTOPJ5GJymcAsDo+dD/GHRMOSUHFPs8gQweYuxN71&#10;1SXlCqjbetFqnZVduNGebYDGRtOuseNMQ4h0WfFF/oZsb55py7qKT0/PadQCiE5KQyTRuLriwa44&#10;A70inorocylvHocPOZ+p16O8o/x9ljf1cQuh6QvOUZMblKaNRG/dmopfHL/WNlllJuiAxgH/JC2x&#10;3j165rFnbHBi0VKSO8LgETxRlDqktYsPdCiN1DUOEmcN+j+f3Sd/Yg5ZOeuI8gTJ7zV4SS3+tMSp&#10;y/HZWdqRrJydf5+Q4o8ty2OLXZsbpPGMacGdyGLyj/pVVB7NC23nPGUlE1hBuXvwB+Um9qtI+y3k&#10;fJ7daC8cxDv75EQKnnBK8D5vX8C7gUuRBnOPr+sB5TtK9b7ppcX5OqJqM98OuBJPk0I7lRk77H9a&#10;2mM9ex3+pWZ/AQAA//8DAFBLAwQUAAYACAAAACEAIII1S9sAAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VIXBB1ktKqhDhVitTe+8PdiZc4amxHtpOGt2c5leNoRjPfFNvZ9GxC&#10;HzpnBaSLBBjaxqnOtgIu5/3rBliI0irZO4sCfjDAtnx8KGSu3M0ecTrFllGJDbkUoGMccs5Do9HI&#10;sHADWvK+nTcykvQtV17eqNz0PEuSNTeys7Sg5YCfGpvraTQCYl3pc+p31XhpXo7r+rCfrrsvIZ6f&#10;5uoDWMQ53sPwh0/oUBJT7UarAusFrN6XlBSwTIGRvVnRs1pAlr0BLwv+H7/8BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAFH/PD5jAgAA7QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACCCNUvbAAAABgEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
+      <w:r w:rsidR="0057311C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B77AF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Formalųjį švietimą papildančio ugdymo</w:t>
       </w:r>
       <w:r w:rsidRPr="00B77AF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> programos baigimo pažymėjimas, kuriame nurodomos įgytos kompetencijos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B45E97" w14:textId="0028C08F" w:rsidR="007907F2" w:rsidRPr="00B77AF5" w:rsidRDefault="00547211" w:rsidP="00B77AF5">
+    <w:p w14:paraId="00B45E97" w14:textId="67002AA6" w:rsidR="007907F2" w:rsidRPr="00B77AF5" w:rsidRDefault="00547211" w:rsidP="00B77AF5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1560"/>
           <w:tab w:val="left" w:pos="2040"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -2140,65 +2168,73 @@
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
             <w:pict>
               <v:rect w14:anchorId="6EFCAC19" id="Stačiakampis 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:29.65pt;margin-top:2.9pt;width:13.45pt;height:9.65pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKhR6kYwIAAO0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8bxbIG7FEKBFVpSiJ&#10;lEQ5O16btWR73LFhob++Yy8B8jhV3YOZ8Yzn8c03TK7WzrKVwmjA13x4NOBMeQmN8YuaPz/Nf1xw&#10;FpPwjbDgVc03KvKr6fdvky6M1QhasI1CRkF8HHeh5m1KYVxVUbbKiXgEQXkyakAnEqm4qBoUHUV3&#10;thoNBmdVB9gEBKlipNub3sinJb7WSqZ7raNKzNacakvlxHK+5rOaTsR4gSK0Rm7LEP9QhRPGU9Jd&#10;qBuRBFui+RTKGYkQQacjCa4CrY1UpQfqZjj40M1jK4IqvRA4Mexgiv8vrLxbPYYHJBi6EMeRxNzF&#10;WqPLv1QfWxewNjuw1DoxSZfD88Hp5TlnkkzD0ejiuIBZ7R8HjOmnAseyUHOkWRSIxOo2JkpIrm8u&#10;OVcEa5q5sbYom3htka0EjY2m3UDHmRUx0WXN5+XLo6MQ755Zz7qanx2f0qilIDppKxKJLjQ1j37B&#10;mbAL4qlMWEp59zh+yvlEvR7kHZTvq7y5jxsR277gErVnljOJ6G2Nq/nF4Wvrc5eqEHSLxh7/LL1C&#10;s3lAhtAzNgY5N5TkljB4EEgUpQ5p7dI9HdoCdQ1bibMW8M9X99mfmENWzjqiPEHyeylQUYu/PHHq&#10;cnhyknekKCen5yNS8NDyemjxS3cNNJ4hLXiQRcz+yb6JGsG90HbOclYyCS8pdw/+VrlO/SrSfks1&#10;mxU32osg0q1/DDIHzzhleJ/WLwLDlkuJBnMHb+shxh8o1fvmlx5mywTaFL7tcSXmZIV2qnBou/95&#10;aQ/14rX/l5r+BQAA//8DAFBLAwQUAAYACAAAACEAndkmh9sAAAAGAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzW6DMBCE75X6DtZG6qVqDFRBKcFEpFJ6z0/vBrsYBa+RbQh9+25P7Wm0mtHMt+V+sQOb&#10;tQ+9QwHpOgGmsXWqx07A9XJ82QILUaKSg0Mt4FsH2FePD6UslLvjSc/n2DEqwVBIASbGseA8tEZb&#10;GdZu1Ejel/NWRjp9x5WXdyq3A8+SJOdW9kgLRo763ej2dp6sgNjU5pL6Qz1d2+dT3nwc59vhU4in&#10;1VLvgEW9xL8w/OITOlTE1LgJVWCDgM3bKyVJ6QGyt3kGrBGQbVLgVcn/41c/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAqFHqRjAgAA7QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAJ3ZJofbAAAABgEAAA8AAAAAAAAAAAAAAAAAvQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
+      <w:r w:rsidR="0057311C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidR="00B77AF5" w:rsidRPr="00B77AF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="007907F2" w:rsidRPr="00B77AF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ažym</w:t>
       </w:r>
       <w:r w:rsidR="00B77AF5" w:rsidRPr="00B77AF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="007907F2" w:rsidRPr="00B77AF5">
@@ -2316,84 +2352,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA48B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(parašas)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA48B5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">         (vardas, pavardė)</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008D0267" w:rsidRPr="00261661" w:rsidSect="00484B8C">
-      <w:headerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="008D0267" w:rsidRPr="00261661" w:rsidSect="00697E0A">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="567" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="567"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...23 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2406,102 +2416,50 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...50 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07601E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F03EFCD2"/>
     <w:lvl w:ilvl="0" w:tplc="04270005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04270003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
@@ -3233,375 +3191,300 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1699771716">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="375549865">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1183516015">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1569917617">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1626738810">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="156072533">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B476E"/>
     <w:rsid w:val="00010BB6"/>
-    <w:rsid w:val="00013F56"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00077025"/>
+    <w:rsid w:val="000675D2"/>
     <w:rsid w:val="000A3089"/>
     <w:rsid w:val="000B476E"/>
-    <w:rsid w:val="000B5DB8"/>
-    <w:rsid w:val="000B6287"/>
+    <w:rsid w:val="000B4FC1"/>
     <w:rsid w:val="000B7872"/>
-    <w:rsid w:val="000C360D"/>
-    <w:rsid w:val="000C5E6E"/>
     <w:rsid w:val="000D051D"/>
-    <w:rsid w:val="000E797A"/>
-    <w:rsid w:val="000F568A"/>
     <w:rsid w:val="001143CD"/>
-    <w:rsid w:val="0011517F"/>
-    <w:rsid w:val="001344FA"/>
     <w:rsid w:val="00135224"/>
     <w:rsid w:val="00140CAA"/>
     <w:rsid w:val="0015254D"/>
-    <w:rsid w:val="001671D9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0018056B"/>
+    <w:rsid w:val="00155374"/>
     <w:rsid w:val="00180D2F"/>
     <w:rsid w:val="00191985"/>
-    <w:rsid w:val="001B5FCD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001C3C46"/>
     <w:rsid w:val="001D4784"/>
     <w:rsid w:val="001E050D"/>
-    <w:rsid w:val="001E2CC1"/>
-    <w:rsid w:val="001F5E05"/>
     <w:rsid w:val="00203C77"/>
     <w:rsid w:val="00206CC7"/>
-    <w:rsid w:val="00252517"/>
     <w:rsid w:val="00261661"/>
     <w:rsid w:val="0026270E"/>
-    <w:rsid w:val="00265891"/>
     <w:rsid w:val="002A1B24"/>
     <w:rsid w:val="002C7571"/>
-    <w:rsid w:val="002D74B2"/>
     <w:rsid w:val="00310DF5"/>
     <w:rsid w:val="00316479"/>
     <w:rsid w:val="00331653"/>
     <w:rsid w:val="0033322E"/>
-    <w:rsid w:val="0034177F"/>
+    <w:rsid w:val="0034005D"/>
     <w:rsid w:val="003421A1"/>
     <w:rsid w:val="003535F7"/>
-    <w:rsid w:val="0035442D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0036722E"/>
     <w:rsid w:val="0037371E"/>
     <w:rsid w:val="00374067"/>
     <w:rsid w:val="0037731C"/>
-    <w:rsid w:val="00381DDC"/>
     <w:rsid w:val="00385AAF"/>
     <w:rsid w:val="0038664D"/>
     <w:rsid w:val="00387220"/>
-    <w:rsid w:val="00390697"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003E3C56"/>
+    <w:rsid w:val="003A348F"/>
     <w:rsid w:val="003F5652"/>
-    <w:rsid w:val="004020CB"/>
+    <w:rsid w:val="00400081"/>
     <w:rsid w:val="00412821"/>
     <w:rsid w:val="00413FAB"/>
     <w:rsid w:val="00424426"/>
     <w:rsid w:val="0043101B"/>
     <w:rsid w:val="0043574D"/>
-    <w:rsid w:val="004577F5"/>
     <w:rsid w:val="004635B3"/>
-    <w:rsid w:val="00464011"/>
     <w:rsid w:val="00470475"/>
-    <w:rsid w:val="0047309B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004A5CC3"/>
+    <w:rsid w:val="004865C5"/>
     <w:rsid w:val="004C7B0B"/>
-    <w:rsid w:val="004E080C"/>
     <w:rsid w:val="004E25C1"/>
     <w:rsid w:val="004F1D66"/>
     <w:rsid w:val="004F6D40"/>
     <w:rsid w:val="00514682"/>
-    <w:rsid w:val="00516C7E"/>
-    <w:rsid w:val="00530620"/>
     <w:rsid w:val="00533B79"/>
     <w:rsid w:val="005372F3"/>
     <w:rsid w:val="005412F2"/>
+    <w:rsid w:val="005453AA"/>
     <w:rsid w:val="005457C4"/>
     <w:rsid w:val="00547211"/>
+    <w:rsid w:val="00550B88"/>
     <w:rsid w:val="0055433F"/>
     <w:rsid w:val="00570CFB"/>
+    <w:rsid w:val="0057311C"/>
     <w:rsid w:val="00574158"/>
     <w:rsid w:val="00577CB9"/>
-    <w:rsid w:val="0059286C"/>
     <w:rsid w:val="005A205F"/>
     <w:rsid w:val="005B3DDF"/>
     <w:rsid w:val="005C3AAA"/>
-    <w:rsid w:val="005C5D1E"/>
     <w:rsid w:val="005D4530"/>
     <w:rsid w:val="005D472E"/>
+    <w:rsid w:val="005F0CFF"/>
     <w:rsid w:val="005F2896"/>
     <w:rsid w:val="005F6C09"/>
     <w:rsid w:val="0060717D"/>
     <w:rsid w:val="006107B7"/>
+    <w:rsid w:val="00611066"/>
     <w:rsid w:val="00620493"/>
+    <w:rsid w:val="00637461"/>
     <w:rsid w:val="00646D84"/>
     <w:rsid w:val="00647535"/>
     <w:rsid w:val="00670030"/>
+    <w:rsid w:val="00677187"/>
     <w:rsid w:val="0068154D"/>
     <w:rsid w:val="00681E70"/>
-    <w:rsid w:val="00694413"/>
+    <w:rsid w:val="006916A6"/>
     <w:rsid w:val="00697E0A"/>
-    <w:rsid w:val="006A64BC"/>
-    <w:rsid w:val="006B254E"/>
     <w:rsid w:val="006B5651"/>
-    <w:rsid w:val="006C5F9A"/>
     <w:rsid w:val="006E5F7F"/>
     <w:rsid w:val="006F3BDC"/>
     <w:rsid w:val="006F7EC6"/>
-    <w:rsid w:val="007075F2"/>
+    <w:rsid w:val="007205F5"/>
     <w:rsid w:val="00723DCE"/>
     <w:rsid w:val="00736C94"/>
     <w:rsid w:val="007408B3"/>
     <w:rsid w:val="00766429"/>
     <w:rsid w:val="0076705F"/>
+    <w:rsid w:val="00775B90"/>
     <w:rsid w:val="007810E7"/>
     <w:rsid w:val="00784299"/>
     <w:rsid w:val="00786C7E"/>
     <w:rsid w:val="007907F2"/>
     <w:rsid w:val="007A1A5F"/>
     <w:rsid w:val="007B40B4"/>
     <w:rsid w:val="007E7512"/>
     <w:rsid w:val="007F77FC"/>
-    <w:rsid w:val="00803D8C"/>
+    <w:rsid w:val="00805827"/>
     <w:rsid w:val="008079BB"/>
     <w:rsid w:val="00807C3B"/>
     <w:rsid w:val="0081617C"/>
-    <w:rsid w:val="008171AC"/>
     <w:rsid w:val="008223BE"/>
     <w:rsid w:val="0082799E"/>
     <w:rsid w:val="0083407A"/>
-    <w:rsid w:val="0084203B"/>
     <w:rsid w:val="00844BB4"/>
     <w:rsid w:val="00856FA6"/>
-    <w:rsid w:val="00857D9B"/>
     <w:rsid w:val="0087424F"/>
+    <w:rsid w:val="00874994"/>
     <w:rsid w:val="0088090C"/>
     <w:rsid w:val="0088605F"/>
-    <w:rsid w:val="008903A2"/>
     <w:rsid w:val="008B2470"/>
     <w:rsid w:val="008C52BB"/>
     <w:rsid w:val="008D0267"/>
+    <w:rsid w:val="008D7995"/>
     <w:rsid w:val="008E06EA"/>
-    <w:rsid w:val="008F6755"/>
     <w:rsid w:val="00914BF5"/>
     <w:rsid w:val="009269D5"/>
-    <w:rsid w:val="00930566"/>
     <w:rsid w:val="009500C2"/>
     <w:rsid w:val="00967D61"/>
     <w:rsid w:val="009708BE"/>
     <w:rsid w:val="00980CA2"/>
     <w:rsid w:val="00982BC8"/>
     <w:rsid w:val="009878A8"/>
     <w:rsid w:val="009B0B92"/>
-    <w:rsid w:val="009B371D"/>
-    <w:rsid w:val="009B4415"/>
+    <w:rsid w:val="009B4E03"/>
     <w:rsid w:val="009B6381"/>
-    <w:rsid w:val="009B72D5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009D4BDD"/>
+    <w:rsid w:val="009C2C81"/>
     <w:rsid w:val="009E01FE"/>
-    <w:rsid w:val="009E5953"/>
     <w:rsid w:val="009F2736"/>
     <w:rsid w:val="009F5164"/>
     <w:rsid w:val="009F6643"/>
     <w:rsid w:val="00A032EF"/>
-    <w:rsid w:val="00A24E4E"/>
-    <w:rsid w:val="00A33EE6"/>
     <w:rsid w:val="00A34F3E"/>
     <w:rsid w:val="00A516FD"/>
     <w:rsid w:val="00A56842"/>
     <w:rsid w:val="00A60EC5"/>
     <w:rsid w:val="00A70230"/>
-    <w:rsid w:val="00A835F1"/>
     <w:rsid w:val="00A96690"/>
     <w:rsid w:val="00AA2544"/>
     <w:rsid w:val="00AA72D1"/>
     <w:rsid w:val="00AB0262"/>
-    <w:rsid w:val="00AB55B5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AC4D83"/>
     <w:rsid w:val="00AD1335"/>
-    <w:rsid w:val="00AD69F3"/>
     <w:rsid w:val="00AE513F"/>
     <w:rsid w:val="00B00755"/>
-    <w:rsid w:val="00B04A45"/>
     <w:rsid w:val="00B10E59"/>
+    <w:rsid w:val="00B168B8"/>
+    <w:rsid w:val="00B213F2"/>
     <w:rsid w:val="00B215BE"/>
     <w:rsid w:val="00B4134B"/>
     <w:rsid w:val="00B414E4"/>
     <w:rsid w:val="00B466E4"/>
     <w:rsid w:val="00B50C00"/>
-    <w:rsid w:val="00B61E06"/>
     <w:rsid w:val="00B6551D"/>
     <w:rsid w:val="00B65F18"/>
     <w:rsid w:val="00B77AF5"/>
+    <w:rsid w:val="00B8195B"/>
     <w:rsid w:val="00B87855"/>
-    <w:rsid w:val="00B92B3D"/>
     <w:rsid w:val="00B96DD7"/>
-    <w:rsid w:val="00BA1D3A"/>
-    <w:rsid w:val="00BC0A8C"/>
     <w:rsid w:val="00BE14C9"/>
-    <w:rsid w:val="00BF68C1"/>
     <w:rsid w:val="00C02BFC"/>
+    <w:rsid w:val="00C04D43"/>
     <w:rsid w:val="00C169FC"/>
     <w:rsid w:val="00C171E7"/>
     <w:rsid w:val="00C23201"/>
-    <w:rsid w:val="00C30734"/>
+    <w:rsid w:val="00C2511E"/>
     <w:rsid w:val="00C35171"/>
     <w:rsid w:val="00C47B71"/>
     <w:rsid w:val="00C562B7"/>
     <w:rsid w:val="00C574E5"/>
+    <w:rsid w:val="00C70C5D"/>
     <w:rsid w:val="00C8389C"/>
     <w:rsid w:val="00C8480B"/>
-    <w:rsid w:val="00CA2581"/>
     <w:rsid w:val="00CC2282"/>
-    <w:rsid w:val="00CF503F"/>
     <w:rsid w:val="00CF52C9"/>
-    <w:rsid w:val="00CF7614"/>
     <w:rsid w:val="00D11BB0"/>
-    <w:rsid w:val="00D16561"/>
     <w:rsid w:val="00D207E6"/>
-    <w:rsid w:val="00D44A2A"/>
-    <w:rsid w:val="00D50978"/>
+    <w:rsid w:val="00D25756"/>
     <w:rsid w:val="00D5234F"/>
     <w:rsid w:val="00D674E6"/>
     <w:rsid w:val="00D74008"/>
     <w:rsid w:val="00D77B23"/>
-    <w:rsid w:val="00D80704"/>
     <w:rsid w:val="00D80B46"/>
-    <w:rsid w:val="00D95293"/>
-    <w:rsid w:val="00D97758"/>
     <w:rsid w:val="00DA48B5"/>
     <w:rsid w:val="00DB6606"/>
     <w:rsid w:val="00DC0359"/>
     <w:rsid w:val="00DC151D"/>
-    <w:rsid w:val="00DC5B9B"/>
     <w:rsid w:val="00DD2189"/>
-    <w:rsid w:val="00DD5075"/>
     <w:rsid w:val="00DE159C"/>
     <w:rsid w:val="00DF5A1F"/>
-    <w:rsid w:val="00E04612"/>
-    <w:rsid w:val="00E175BA"/>
+    <w:rsid w:val="00E02C26"/>
     <w:rsid w:val="00E24B70"/>
-    <w:rsid w:val="00E25E48"/>
     <w:rsid w:val="00E263FF"/>
     <w:rsid w:val="00E31F44"/>
-    <w:rsid w:val="00E32982"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E45BA8"/>
+    <w:rsid w:val="00E32F86"/>
     <w:rsid w:val="00E47216"/>
     <w:rsid w:val="00E51166"/>
     <w:rsid w:val="00E669FA"/>
-    <w:rsid w:val="00E722AC"/>
     <w:rsid w:val="00E77C3B"/>
     <w:rsid w:val="00E82436"/>
     <w:rsid w:val="00E83C0A"/>
     <w:rsid w:val="00E943F7"/>
-    <w:rsid w:val="00EB4EDE"/>
+    <w:rsid w:val="00EC54E2"/>
     <w:rsid w:val="00EC66A5"/>
     <w:rsid w:val="00EC7EDC"/>
     <w:rsid w:val="00ED1491"/>
     <w:rsid w:val="00EE690F"/>
     <w:rsid w:val="00EF56A5"/>
     <w:rsid w:val="00EF6D62"/>
+    <w:rsid w:val="00EF734E"/>
     <w:rsid w:val="00F01D84"/>
     <w:rsid w:val="00F02517"/>
     <w:rsid w:val="00F101B0"/>
     <w:rsid w:val="00F10EBD"/>
-    <w:rsid w:val="00F14B1B"/>
     <w:rsid w:val="00F20910"/>
     <w:rsid w:val="00F31456"/>
     <w:rsid w:val="00F417EF"/>
     <w:rsid w:val="00F51BBD"/>
     <w:rsid w:val="00F5212E"/>
     <w:rsid w:val="00F54D92"/>
     <w:rsid w:val="00F55A05"/>
     <w:rsid w:val="00F55D36"/>
-    <w:rsid w:val="00F763C9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FA524B"/>
     <w:rsid w:val="00FB2442"/>
     <w:rsid w:val="00FB756A"/>
-    <w:rsid w:val="00FC3337"/>
     <w:rsid w:val="00FD3A54"/>
+    <w:rsid w:val="00FD651F"/>
+    <w:rsid w:val="00FE48D3"/>
     <w:rsid w:val="00FF4B95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4075,134 +3958,91 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sraopastraipa">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="prastasis"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00412821"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Antrats">
-[...42 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="899562759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1660380772">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="„Office“ tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4427,70 +4267,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1732</Words>
-  <Characters>988</Characters>
+  <Words>1764</Words>
+  <Characters>1006</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2715</CharactersWithSpaces>
+  <CharactersWithSpaces>2765</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vartotojas</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>